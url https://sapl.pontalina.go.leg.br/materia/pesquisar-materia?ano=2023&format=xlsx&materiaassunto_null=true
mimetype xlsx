--- v0 (2025-10-15)
+++ v1 (2026-06-19)
@@ -51,51 +51,51 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/</t>
+    <t>http://sapl.pontalina.go.leg.br/media/</t>
   </si>
   <si>
     <t>O vereador CARLUZANIM BUENO DE MOURA vem através deste, e se aprovado este for pelo Soberano Plenário, requerer o envio de ofício ao Exmo. Srº. Edson Guimarães de Faria, Prefeito Municipal, solicitando-lhe que nas medidas cabíveis, COLOQUE UMA FAIXA DE PEDESTRE EM FRENTE A CASA LOTÉRICA E CAIXA ECONÔMICA, PARA A SEGURANÇA E EVITAR ACIDENTES NESTA LOCALIDADE.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>O vereador IRISMAR MATIAS DA SILVA vem através deste, e se aprovado este for pelo Soberano Plenário, requerer o envio de ofício ao Exmo. Srº. Edson Guimarães de Faria, Prefeito Municipal, solicitando-lhe que nas medidas cabíveis, FAÇA UMA INTERVENÇÃO NO CANTEIRO DA AVENIDA COMERCIAL, EM FRENTE A DISTRIBUIDORA DO SR. TAYLOR, PRÓXIMO AO FÓRUM, PARA FACILITAR O MANEJO DAS ENTREGAS DE MERCADORIAS E NA OPORTUNIDADE SOLICITA-SE TAMBÉM QUE FAÇA A CONSTRUÇÃO DE 01 QUEBRA-MOLAS NAS PROXIMIDADES DA REFERIDA DISTRIBUIDORA, POIS VEÍCULOS ESTÃO TRAFEGANDO EM ALTA VELOCIDADE NESTA LOCALIDADE.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>O vereador IRISMAR MATIAS DA SILVA vem através deste, e se aprovado este for pelo Soberano Plenário, requerer o envio de ofício ao Exmo. Srº. Edson Guimarães de Faria, Prefeito Municipal, solicitando-lhe que nas medidas cabíveis, FAÇA A CONSTRUÇÃO DE 01 QUEBRA-MOLAS NAS PROXIMIDADES DO LAVA-JATO LOCALIZADO NA ESQUINA DA RUA 02, NA VILA ISRAELÂNDIA. TAL REIVINDICAÇÃO SE FAZ, PELO FATO DA ENTRADA DO LAVATÓRIO DOS CARROS SE ENCONTRAR NA ESQUINA, E MUITOS CAMINHÕES TRAFEGAM NESTA RUA, ISSO ESTÁ GERANDO TRANSTORNOS, NECESSITANDO DE UM RECURSO PARA CONDICIONAR O TRÂNSITO NESTA LOCALIDADE. DESSA FORMA, SUGERE-SE CONSTRUIR O QUEBRA-MOLAS, PRÓXIMO A ESQUINA DO LAVA-JATO.</t>
   </si>
   <si>
     <t>772</t>
   </si>
@@ -149,231 +149,231 @@
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>O vereador MAGNO MESQUITA SOUSA vem através deste, e se aprovado este for pelo Soberano Plenário, requerer o envio de ofício ao Exmo. Sr. Edson Guimarães de Faria, Prefeito Municipal, solicitando-lhe que notifique o Instituto do Patrimônio Histórico e Artístico Nacional - IPHAN, sobre a possibilidade de fazer com que o prédio da antiga cadeia municipal, passe por uma restauração, pois o imóvel possui uma importância imensurável ao município._x000D_
 _x000D_
 APROVADA</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO</t>
   </si>
   <si>
     <t>ASSINAM JUNTO</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2023/763/projeto_de_lei_n_001-2023_-_mao_unica.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2023/763/projeto_de_lei_n_001-2023_-_mao_unica.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Parlamentar de número de ofício 017/2023, que trata da seguinte questão:_x000D_
 '' Dispõe sobre a conversão em mão única, de trecho da Rua Rio Grande do Sul e da Avenida Diolino Alves de Freitas e dá outras providências.''_x000D_
 Projeto de autoria dos vereadores e atual presidente da câmara Municipal de Pontalina:_x000D_
 Lauro Fernandes Correia, Magno Mesquita de Sousa, Carluzanim Bueno de Moura, Deusimar Vieira de Marins, Irismar Marias da Silva, João Garcia Amaro Neto, Marlene de Faria Mendonça, Renato Cassimiro de Almeida e Edmar Ferreira do Carmo._x000D_
 _x000D_
 _x000D_
 PROJETO FOI DISTRIBUÍDO AS COMISSÕES COMPETENTES dia 23/01/2023_x000D_
 PARECERES DA COMISSÃO DE LEGISLAÇÃO, JUSTÇA E REDAÇÃO FINAL 26/01/2023 5ª SESSÃO EXTRA_x000D_
 PARECERES DAS COMISSÃO DE FINANÇAS, ORÇAMENTO E ECONOMIA 26/01/2023 5ª SESSÃO EXTRA_x000D_
 PARECERES DAS COMISSÃO DE OBRAS, SERVIÇOS PÚBLICOS E URBANISMO. 26/01/2023 5ª SESSÃO EXTRA_x000D_
 VOTAÇÃO FINAL 26/01/2023 6ª SESSÃO EXTRA</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>MAGNO MESQUITA SOUSA</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2023/767/projeto_de_lei_n.o_003-2023_-_proibe_o_uso_de_linguagem_neutra.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2023/767/projeto_de_lei_n.o_003-2023_-_proibe_o_uso_de_linguagem_neutra.pdf</t>
   </si>
   <si>
     <t>Projeto diz:_x000D_
 '' Garante aos estudantes do município de Pontalina o direito ao aprendizado da língua portuguesa de acordo com as normas e orientações legais e obriga o uso da língua portuguesa nos mesmos termos em toda a comunicação institucional, oficial, interna e externa e com a população em geral realizada por parte de Administração Pública Municipal, Direta e indireta, na forma em que menciona.''_x000D_
 Projeto de autoria do vereador Magno Mesquita Sousa_x000D_
 _x000D_
 FICOU DISTRIBUIDO AS COMISSÕES</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Vereador Lauro</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2023/756/projeto_de_decreto_legislativo_no_001-2023.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2023/756/projeto_de_decreto_legislativo_no_001-2023.pdf</t>
   </si>
   <si>
     <t>Projeto trata de:_x000D_
 ''Dispõe sobre a doação de veículo automóvel pertencente à Câmara Municipal de Pontalina-GO, ao Município e dá outras providências.''_x000D_
 _x000D_
 projeto de autoria do Presidente Lauro Fernandes Correia._x000D_
 Projeto de Decreto Legislativo  de número 001/2023.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t xml:space="preserve">PODER EXECUTIVO </t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2023/760/001.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2023/760/001.pdf</t>
   </si>
   <si>
     <t>Modifica dispositivo da lei municipal n. 1.613/10 e 1.699/2022 e dá outras providências</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2023/761/002.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2023/761/002.pdf</t>
   </si>
   <si>
     <t>Projeto de lei n. 002/2023 que ALTERA REQUISITOS DOS CARGOS DE AGENTE DE LIMPEZA URBANA E AUXILIAR DE SERVIÇOS GERAIS PREVISTOS NO ANEXO V DA LEI N. 1.214-A/2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2023/766/projeto_de_lei_complementar_003-2023.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2023/766/projeto_de_lei_complementar_003-2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 003/2023 QUE "DISPÕE SOBRE O AUMENTO DO QUANTITATIVO DE VAGAS NO QUADRO DE CARGOS COMISSIONADOS E DÁ OUTRAS PROVIDÊNCIAS."_x000D_
 ENCAMINHADO ATRAVÉS DO OFÍCIO Nº 039/2023_x000D_
 _x000D_
 Ficou distribuído as Comissões</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2023/764/projeto_d_elei_complementar_004-2023.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2023/764/projeto_d_elei_complementar_004-2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 004/2023 DE AUTORIA DO PODER EXECUTIVO_x000D_
 "QUE MODIFICA A LEI MUNICIPAL N. 783/94 E DÁ OUTRAS PROVIDÊNCIAS"._x000D_
 ENCAMINHADO ATRAVÉS DO OFÍCIO Nº 039/2023_x000D_
 _x000D_
 _x000D_
 DISTRIBUÍDO AS COMISSÕES COMPETENTES.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2023/762/projeto_de_lei_utilizacao_do_saldo_fundeb_de_2022.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2023/762/projeto_de_lei_utilizacao_do_saldo_fundeb_de_2022.pdf</t>
   </si>
   <si>
     <t>Projeto de lei número 001/2023, que diz:_x000D_
 ''Autoriza o poder executivo a abrir crédito adicional para o FUNDEB, no orçamento de 2023 no município de Pontalina e da outras providências.''_x000D_
 De autoria do Prefeito Municipal Edson Guimarães de Faria._x000D_
 Encaminhado através do ofício de número 023/2023_x000D_
 _x000D_
 _x000D_
 PROJETO FOI DISTRIBUÍDO AS COMISSÕES COMPETENTES 23/01/2023_x000D_
 PARECERES DAS COMISSÕES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL; 26/01/2023 5ª SESSÃO EXTRA_x000D_
 PARECER FINANÇAS, ORÇAMENTO E ECONOMIA 26/01/2023 5ª SESSÃO EXTRA_x000D_
 PARECER EDUCAÇÃO, CULTURA, TURISMO E MEIO AMBIENTE. 26/01/2023 5ª SESSÃO EXTRA_x000D_
 VOTAÇÃO FINAL 26/01/2023 6ª SESSÃO EXTRA</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2023/765/projeto_de_lei_002-2023.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2023/765/projeto_de_lei_002-2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 002/2023 " ALTERA O NOME DA RUA SANTORINI, PARA AVENIDA COMERCIAL"._x000D_
 ENCAMINHADO ATRAVÉS DO OFÍCIO 039/2023_x000D_
 _x000D_
 _x000D_
 PROJETO FICOU DISTRIBUÍDO AS COMISSÕES</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2023/757/projeto_de_resolucao_no_001-2023_-_dispoe_sobre_a_organizacao_e_numeracao_das_salas_internas_das_dependencias2472.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2023/757/projeto_de_resolucao_no_001-2023_-_dispoe_sobre_a_organizacao_e_numeracao_das_salas_internas_das_dependencias2472.pdf</t>
   </si>
   <si>
     <t>Projeto trata de:_x000D_
 ''Dispõe sobre a organização, numeração e distribuição das salas internas das dependências da Câmara de Pontalina e dá outras providências.''_x000D_
 _x000D_
 Projeto criado pelo Presidente Lauro Fernandes Correia._x000D_
 Projeto de Resolução de número 001/2023.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2023/758/projeto_de_resolucao_no_002-2023_-_da_nome_a_sala_mesa_diretora2473.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2023/758/projeto_de_resolucao_no_002-2023_-_da_nome_a_sala_mesa_diretora2473.pdf</t>
   </si>
   <si>
     <t>Projeto trata de:_x000D_
 ''Denomina como 'vereador José Antônio Pereira de Carvalho (Pereirinha)' a sala do gabinete da vice-presidência da Mesa Diretora da Câmara Municipal de Pontalina.''_x000D_
 _x000D_
 Projeto criado pelo Presidente Lauro Fernandes Correia._x000D_
 Projeto de Resolução de número 002/2023.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2023/759/projeto_de_resolucao_no_003-2023_-_da_nome_a_sala_mesa_diretora_1a_secretaria2474.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2023/759/projeto_de_resolucao_no_003-2023_-_da_nome_a_sala_mesa_diretora_1a_secretaria2474.pdf</t>
   </si>
   <si>
     <t>Projeto trata de:_x000D_
 ''Denomina como 'Astolfo Antônio dos Santos (Guito)' a sala do gabinete do 1 secretário da Mesa Diretora da Câmara Municipal de Pontalina.''_x000D_
 _x000D_
 Projeto criado pelo presidente Lauro Fernandes Correia._x000D_
 Projeto de Resolução de número 003/2023.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONSTITUIÇÃO DAS COMISSÕES PERMANENTES DA CÂMARA MUNICIPAL DE PONTALINA PARA O BIÊNIO 2023/2024 E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 VOTAÇÃO ÚNICA - APROVADO</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>CONSTITUIÇÃO DAS COMISSÕES PERMANENTES, BIÊNIO 2023/2024._x000D_
 _x000D_
 _x000D_
 VOTAÇÃO ÚNICA_x000D_
 _x000D_
@@ -731,68 +731,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2023/763/projeto_de_lei_n_001-2023_-_mao_unica.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2023/767/projeto_de_lei_n.o_003-2023_-_proibe_o_uso_de_linguagem_neutra.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2023/756/projeto_de_decreto_legislativo_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2023/760/001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2023/761/002.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2023/766/projeto_de_lei_complementar_003-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2023/764/projeto_d_elei_complementar_004-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2023/762/projeto_de_lei_utilizacao_do_saldo_fundeb_de_2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2023/765/projeto_de_lei_002-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2023/757/projeto_de_resolucao_no_001-2023_-_dispoe_sobre_a_organizacao_e_numeracao_das_salas_internas_das_dependencias2472.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2023/758/projeto_de_resolucao_no_002-2023_-_da_nome_a_sala_mesa_diretora2473.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2023/759/projeto_de_resolucao_no_003-2023_-_da_nome_a_sala_mesa_diretora_1a_secretaria2474.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2023/763/projeto_de_lei_n_001-2023_-_mao_unica.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2023/767/projeto_de_lei_n.o_003-2023_-_proibe_o_uso_de_linguagem_neutra.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2023/756/projeto_de_decreto_legislativo_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2023/760/001.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2023/761/002.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2023/766/projeto_de_lei_complementar_003-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2023/764/projeto_d_elei_complementar_004-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2023/762/projeto_de_lei_utilizacao_do_saldo_fundeb_de_2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2023/765/projeto_de_lei_002-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2023/757/projeto_de_resolucao_no_001-2023_-_dispoe_sobre_a_organizacao_e_numeracao_das_salas_internas_das_dependencias2472.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2023/758/projeto_de_resolucao_no_002-2023_-_da_nome_a_sala_mesa_diretora2473.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2023/759/projeto_de_resolucao_no_003-2023_-_da_nome_a_sala_mesa_diretora_1a_secretaria2474.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="187.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="186.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>