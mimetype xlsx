--- v0 (2025-10-21)
+++ v1 (2026-06-06)
@@ -54,158 +54,158 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>VEREADORA MARLENE DE FARIA</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/</t>
+    <t>http://sapl.pontalina.go.leg.br/media/</t>
   </si>
   <si>
     <t>MARLENE DE FARIA MENDONÇA vereadora vem através deste, e se aprovado este for pelo Soberano Plenário, requerer o envio de oficio ao Exmo. Srº. Edson Guimarães de Faria, Prefeito Municipal, solicitando-lhe que nas medidas necessárias, faça a revitalização da Praça Alfredo Nasser, como: conserto da fonte, fazer manutenção dos banheiros, brinquedos do parquinho e biblioteca.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>MARLENE DE FARIA MENDONÇA vereadora vem através deste, e se aprovado este for pelo Soberano Plenário, requerer o envio de oficio ao Exmo. Srº. Edson Guimarães de Faria, Prefeito Municipal, solicitando-lhe que determine o órgão competente para que faça a rede de água fluvial na rua Nicanor Parreira, Jardim Frei Walter, pois, neste local as águas da chuva invadem as casas, trazendo assim grandes transtornos aos moradores.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>MARLENE DE FARIA MENDONÇA vereadora vem através deste, e se aprovado este for pelo Soberano Plenário, requerer o envio de oficio ao Exmo. Srº. Edson Guimarães de Faria, Prefeito Municipal, viabilize com a máxima urgência a limpeza, se possível for, fazer todo o calçamento ao lado do muro do cemitério municipal na Av. Cristo Rei, setor bijuí I._x000D_
 _x000D_
 Tal reivindicação, se faz, pois este local está virando um descarte de lixos e entulhos.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/499/digitalizar0001.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/499/digitalizar0001.pdf</t>
   </si>
   <si>
     <t>FAÇA O CALÇAMENTO DO PASSEIO DEFRONTE AOS BLOCOS DA UNIFAN - CENTRO UNIVERSITÁRIO ALFREDO NASSER;_x000D_
 CONVERSÃO DO MODO DE ESTACIONAR DA AVENIDA ISRAEL CORREIA DE AZEVEDO - PARA SER DE UM LADO DA AVENIDA;_x000D_
 SINALIZAÇÃO DE "PARE" NO PONTO DE CONVERGÊNCIA DAS RUAS E AVENIDAS PRÓXIMAS AO CENTRO DE CULTURA E LAZER DONA DIOLA.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>VEREADOR IRISMAR MATIAS DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/500/indicacao_5.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/500/indicacao_5.pdf</t>
   </si>
   <si>
     <t>IRISMAR MATIAS DA SILVA vereador vem através deste, e se aprovado este for pelo Soberano Plenário, requerer o envio de oficio ao Exmo. Srº. Edson Guimarães de Faria, Prefeito Municipal, solicitando-lhe que viabilize a manutenção na iluminação dos postes do campo no Povoado do Paraíso.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>IRISMAR MATIAS DA SILVA vereador vem através deste, e se aprovado este for pelo Soberano Plenário, requerer o envio de oficio ao Exmo. Srº. Edson Guimarães de Faria, Prefeito Municipal, solicitando-lhe que nas medidas cabíveis faça à construção de uma Pista de Skate no município._x000D_
 _x000D_
 Tal reivindicação, se faz, para atender aos jovens, que hoje não possuem um espaço adequado para a prática desse esporte.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>VEREADOR EDMAR JOANA</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/502/indicacao_7.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/502/indicacao_7.pdf</t>
   </si>
   <si>
     <t>EDMAR FERREIRA DO CARMO vereador vem através deste, e se aprovado este for pelo Soberano Plenário, requerer o envio de oficio ao Exmo. Srº. Edson Guimarães de Faria, Prefeito Municipal, solicitando-lhe que viabilize a manutenção na iluminação no Lago Municipal._x000D_
 _x000D_
 Tal reivindicação se faz, pois muitas pessoas fazem caminhadas neste local e a iluminação traz mais segurança à população.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>VEREADOR CARLUZANIM BUENO</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/503/indicacao_8.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/503/indicacao_8.pdf</t>
   </si>
   <si>
     <t>CARLUZANIM BUENO DE MOURA vereador vem através deste, e se aprovado este for pelo Soberano Plenário, requerer o envio de oficio ao Exmo. Srº. Edson Guimarães de Faria, Prefeito Municipal, solicitando-lhe que viabilize a pintura das faixas de pedestres e quebra-molas de nossa cidade, pois vários acidentes acontecem pela falta dessa ação que poderá ajudar a ter mais segurança no trânsito.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>VEREADOR MOISES MIRANDA DA SILVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/504/indicacao_9.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/504/indicacao_9.pdf</t>
   </si>
   <si>
     <t>MOISES MIRANDA SILVEIRA e MAGNO MESQUITA SOUSA vereadores vêm através deste, e se aprovado este for pelo Soberano Plenário, requerermos de vossa senhoria, Presidente da Câmara Municipal, que faça a devolução do duodécimo assim que for possível, para a compra de um veículo que comporta 8 passageiros para a Secretaria de Saúde.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>VEREADOR JOÃO GARCIA AMARO NETO</t>
   </si>
   <si>
     <t>CARLUZANIM BUENO DE MOURA vereador vem através deste, e se aprovado este for pelo Soberano Plenário, requerer o envio de oficio ao Exmo. Srº. Edson Guimarães de Faria, Prefeito Municipal, solicitando-lhe que viabilize a construção de uma praça com parquinho no Setor Silvio Manoel de Souza para trazer mais lazer a comunidade e as crianças residentes neste</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>512</t>
   </si>
@@ -218,79 +218,79 @@
   <si>
     <t>518</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>EDMAR FERREIRA DO CARMO vereador vem através deste, e se aprovado este for pelo Soberano Plenário, requerer o envio de oficio a Exma. Sra. Joana D’arc de Godoi, Prefeita Interina Municipal, solicitando-lhe que viabilize a manutenção e a pintura das Placas de Regulamentação e Advertência no perímetro urbano de Pontalina.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>EDMAR FERREIRA DO CARMO vereador vem através deste, e se aprovado este for pelo Soberano Plenário, requerer o envio de oficio a Exma. Sra. Joana D’arc de Godoi, Prefeita Interina Municipal, solicitando-lhe que viabilize a troca das lâmpadas queimadas dos postes da Avenida dos Pinheiros nas proximidades da mercearia do Sr. Divino, vulgo Divinão até ao Fórum, pois está bastante escuro e dificultando a visão de quem trafega nesta localidade.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/520/indicacao_015.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/520/indicacao_015.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DE AUTORIA DOS VEREADORES JOÃO GARCIA AMARO NETO, CARLUZANIM BUENO DE MOURA, IRISMAR MATIAS DA SILVA E DEUSIMAR VIEIRA DE MARINS._x000D_
 "DE ACORDO COM O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PONTALINA, sugerir a esta Casa de Leis, a mudança de horário das Sessões."</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/521/indicacao_016.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/521/indicacao_016.pdf</t>
   </si>
   <si>
     <t>IRISMAR MATIAS DA SILVA vereador vem através deste, e se aprovado este for pelo Soberano Plenário, requerer o envio de oficio ao Exmo. Srº. Edson Guimarães de Faria, Prefeito Municipal, solicitando-lhe que nas possibilidades cabíveis faça a reforma da piscina localizada nas imediações da Escola Municipal Ayrton Senna da Silva para melhor atender as necessidades da população, na oportunidade será encaminhado cópia em anexo do croqui da piscina juntamente com a lista de sugestões para a realização da reforma.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>VEREADOR RENATO CASSIMIRO</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/522/indicacao_017.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/522/indicacao_017.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES RENATO CASSIMIRO DE ALMEIDA, CARLUZANIM BUENO DE MOURA, DEUSIMAR VIEIRA DE MARINS, EDMAR FERREIRA DO CARMO, IRISMAR MATIAS DA SILVA E JOÃO GARCIA AMARO NETO vêm através deste, e se aprovado este for pelo Soberano Plenário, requeremos o envio de ofício ao exmo. sr. Edson Guimarães de Faria, Prefeito Municipal, solicitando-lhes que veja junto ao Secretário Municipal de Saúde a possibilidade da Secretaria de Saúde funcionar em expediente normal e não fechar a farmacinha e a área administrativa, pois muitos pacientes necessitam de medicamentos fornecidos e de marcar consultas externas.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>CARLUZANIM BUENO DE MOURA vereador vem através deste, e se aprovado este for pelo Soberano Plenário, requerer o envio de oficio ao Exmo. Srº. Edson Guimarães de Faria, Prefeito Municipal, solicitando-lhe que viabilize uma tela de proteção para auxiliar no trabalho dos podadores de grama da Prefeitura em vias urbanas, para evitar acidentes, assim como quebra de para-brisa de carros e atingir pessoas, saliento que essa alternativa poderá auxiliar na segurança deste tipo de serviço.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Saudando-o cordialmente, venho respeitosamente à Vossa presença, por intermédio desta INDICAÇÃO PARLAMENTAR, nos termos do ART. 270 do REGIMENTO INTERNO DA CÂMARA, sugerir a esta Casa de Leis, que acolha a demanda do Vilarejo dos Dois irmãos._x000D_
 _x000D_
 	O pedido é por limpeza e retirada de lixo do Vilarejo dos Dois Irmãos, que segundo relatos de moradores a retirada não está sendo feita.</t>
   </si>
   <si>
@@ -594,51 +594,51 @@
   <si>
     <t>51</t>
   </si>
   <si>
     <t>JOÃO GARCIA AMARO NETO vereador vem através deste, e se aprovado este for pelo Soberano Plenário, requerer o envio de oficio ao Exmo. Srº. Edson Guimarães de Faria, Prefeito Municipal, solicitando-lhe que nas medidas cabíveis, construa um QUEBRA-MOLAS no seguinte endereço: AVENIDA RADIAL, PRÓXIMO AO SUPERMERCADO RADIAL. Tal reivindicação se faz, pois veículos de pequeno e grande porte trafegam constantemente em alta velocidade.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>EDMAR FERREIRA DO CARMO vereador vem através deste, e se aprovado este for pelo Soberano Plenário, requerer o envio de oficio ao Exmo. Srº. Edson Guimarães de Faria, Prefeito Municipal, solicitando-lhe que nas medidas cabíveis, construa um QUEBRA-MOLAS no seguinte endereço: NOS DOIS SENTIDOS DA RUA MORRINHOS, SENDO UM EM FRENTE AO SUPERMERCADO NEVES E O OUTRO EM FRENTE À BORRACHARIA W JOTA PNEUS. Tal reivindicação se faz, pois muitos veículos trafegam em alta velocidade nesta localidade.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/581/mocao_de_congratulacao.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/581/mocao_de_congratulacao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO 001/2021 DE AUTORIA DO VEREADOR MAGNO MESQUITA SOUSA.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>PROJETO DE LEI LEGISLATIVO</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A OBRIGATORIEDADE DO PLANTIO DE ÁRVORES NAS VIAS PÚBLICAS DA CIDADE E DÁ OUTRAS PROVIDÊNCIAS. AUTOR: VEREADOR MOISES MIRANDA SILVEIRA, ESTADO DE GOIÁS, NOS TERMOS DO ART. 242 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PONTALINA-GO."</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>"AUTORIZA O CHEFE DO PODER EXECUTIVO A CELEBRAR CONVÊNIOS COM O CENTRO DE INTEGRAÇÃO EMPRESA-ESCOLA-CIEE, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>514</t>
   </si>
@@ -822,51 +822,51 @@
   <si>
     <t>DISPÕE SOBRE A REESTRUTURA DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO - CACS-FUNDEB.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA UNIDADE DE CONSERVAÇÃO INTEGRAL DA NATUREZA DENOMINADA ESTAÇÃO ECOLÓGICA MUNICIPAL "RIO MEIA PONTE".</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>autoriza e referenda a retirada, do município de Pontalina do consórcio Intermunicipal de Desenvolvimento Regional - CM3R.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/564/1648.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/564/1648.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE PARCERIA PÚBLICO PRIVADA E COCESSÕES DO MUNICÍPIO DE PONTALINA</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE HABITAÇÃO DE INTERESSE SOCIAL, CRIA O PROGRAMA, O CONSELHO E O FUNDO MUNCIPAL DE HABITAÇÃO POPULAR NO MUNICÍPIO DE PONTALINA.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>INSTITUI TAXA PELA UTILIZAÇÃO EFETIVA OU POTENCIAL DO SERVIÇO PÚBLICO DE MANEJO DE RESÍDUOS SÓLIDOS URBANOS.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUMENTO DO QUANTITATIVO DE VGAS NO QUADRO DE CARGOS COMISSIONADOS.</t>
   </si>
   <si>
     <t>576</t>
   </si>
@@ -1002,78 +1002,78 @@
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CONSTITUIÇÃO DAS COMISSÕES PERMANENTES DA CÂMARA MUNICIPAL DE PONTALINA PARA O BIÊNIO 2021/2022 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 157, da resolução n° 017/16, de 08 de dezembro de 2016, alternado dia e horário para a realização das sessões ordinárias - regimento interno.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/495/digitalizar.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/495/digitalizar.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE, EM CARATER DE URGENCIA, JUNTO A GOINFRA -  AGENCIA GOIANA DE INFRAESTRUTURA E TRANSPORTES, O PROTOCOLO DE UMA SOLICITAÇÃO DE EXECUÇÃO DE SINALIZAÇÃO DA GO - 215, ENTRE AS CIDADES DE PONTALINA E EDEALINA.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/509/digitalizar0013.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/509/digitalizar0013.pdf</t>
   </si>
   <si>
     <t>SOLICITÇÃO DE INSTALAÇÃO DE TRES BARREIRAS ELETRONICAS DE FISCALIZAÇÃO NA GO-040 (AVENIDA RADIAL LESTE), SENDO DUAS NA SAÍDA DA CIDADE PONTALINA SENTIDO A ALOÂNDIA, UMA PRÓXIMA AO CRUZAMENTO COM A RUA GOIÁS E OUTRA NO CRUZAMENTO COM A RUA JOÃO BARCELOS, E A TERCEIRA NA GO-215, SAÍDA PARA EEALINA, ALÉM DE FAIXAS DE PEDESTRES EM AMBOS OS LOCAIS.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/516/requerimento_003.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/516/requerimento_003.pdf</t>
   </si>
   <si>
     <t>O Vereador EDMAR FERREIRA DO CARMO vem através deste, e se aprovado este for pelo Soberano Plenário, requerer o envio de oficio Excelentíssimo Sr. PEDRO SALES, Presidente da Agência Goiana de Infraestrutura e Transportes - GOINFRA, para que o mesmo veja as possibilidades cabíveis em colocar uma barra de proteção lateral nas proximidades do trevo da GO-215 na Região do Abacaxi e duas Lombadas eletrônicas, sendo uma em frente à quadra da Escola Olímpio Sampaio na GO-215 e a outra em frente à Escola João Cassimiro da Silva na Região da Taioba.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/517/requerimento_004.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/517/requerimento_004.pdf</t>
   </si>
   <si>
     <t>O Vereador IRISMAR MATIAS DA SILVA vem através deste, e se aprovado este for pelo Soberano Plenário, requerer o envio de oficio Excelentíssimo Sr. PEDRO SALES, Presidente da Agência Goiana de Infraestrutura e Transportes - GOINFRA, para que o mesmo veja as possibilidades cabíveis em melhorar o tempo programado dos semáforos, sendo um localizado no cruzamento da Avenida Bahia com a Avenida Rui Barbosa, o outro localizado no cruzamento da Avenida Bahia com a Avenida Comercial._x000D_
 _x000D_
 Tal reivindicação se faz, pois o tempo programado de abertura de um semáforo para outro é muito rápido e isso acontece todos os dias onde o fluxo de carro é intenso em horários de pico e também pela proximidade dos dois semáforos.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>CARLUZANIM BUENO DE MOURA vereador vem através deste, e se aprovado este for pelo Soberano Plenário, requerer o envio de oficio ao Exmo. Srº. Pedro Sales, Presidente da Agência Goiana de Infraestrutura e Transportes - GOINFRA, solicitando-lhe que nas possibilidades cabíveis reduza à rotatória e coloque um redutor de velocidade em frente à oficina do Zebrão Diesel, na Avenida Bahia saída para Edealina.  _x000D_
 _x000D_
 Tal reivindicação se faz, pois muitos condutores de veículos não respeitam a proximidade com o perímetro urbano por ser uma extensão da GO-215, e muitos motoristas trafegam nesta localidade em alta velocidade.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>O Vereador IRISMAR MATIAS DA SILVA e os vereadores que subassinam vêm através deste, e se aprovado este for pelo Soberano Plenário, requerer o envio de oficio Excelentíssimo Sr. PEDRO SALES, Presidente da Agência Goiana de Infraestrutura e Transportes - GOINFRA, para que o mesmo veja as possibilidades cabíveis em colocar um redutor de velocidade no cruzamento da GO-215 com a GO-040, no trevo que vai para a Cidade de Cromínia, pois há ocorrências frequentes de acidentes neste local._x000D_
 CARLUZANIM BUENO DE MOURA               DEUSIMAR VIEIRA DE MARINS                    _x000D_
                                                                                                                                                                                                                   _x000D_
 EDMAR FERREIRA DO CARMO                      JOÃO GARCIA AMARO NETO      _x000D_
                                                                    _x000D_
 RENATO CASSIMIRO DE ALMEIDA</t>
   </si>
@@ -1508,68 +1508,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/499/digitalizar0001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/500/indicacao_5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/502/indicacao_7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/503/indicacao_8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/504/indicacao_9.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/520/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/521/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/522/indicacao_017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/581/mocao_de_congratulacao.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/564/1648.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/495/digitalizar.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/509/digitalizar0013.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/516/requerimento_003.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/517/requerimento_004.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/499/digitalizar0001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/500/indicacao_5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/502/indicacao_7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/503/indicacao_8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/504/indicacao_9.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/520/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/521/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/522/indicacao_017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/581/mocao_de_congratulacao.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/564/1648.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/495/digitalizar.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/509/digitalizar0013.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/516/requerimento_003.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/sapl/public/materialegislativa/2021/517/requerimento_004.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H130"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="48.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="38" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>