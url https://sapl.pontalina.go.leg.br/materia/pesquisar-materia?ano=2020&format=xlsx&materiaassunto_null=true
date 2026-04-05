--- v0 (2025-10-19)
+++ v1 (2026-04-05)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Vereadora Prª. Joaninha</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/</t>
+    <t>http://sapl.pontalina.go.leg.br/media/</t>
   </si>
   <si>
     <t>JOANA D’ARC DE GODOI vereadora vem através deste, e se aprovado este for pelo Soberano Plenário, requerer o envio de oficio ao Exmo. Srº. Milton Ricardo de Paiva, Prefeito Municipal, solicitando-lhe ao Poder Executivo que faça a reposição de cinco ventiladores que estão estragados da Escola Municipal Messias Monteiro Pereira.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>VEREADOR NOEDSON SANTIAGO</t>
   </si>
   <si>
     <t>O Vereador NOEDSON SANTIAGO DA SILVA vem através deste, e se aprovado este for pelo Soberano Plenário, requerer o envio de oficio ao Exmo. Srº. Milton Ricardo de Paiva, Prefeito Municipal, solicitando-lhe que veja junto ao órgão competente para que coloque um redutor de velocidade, na Avenida Radial Norte nas proximidades da Igreja Santo Antônio, abaixo da mercearia Santo Antônio, sentido Sopril._x000D_
 _x000D_
 Tal solicitação se faz por haver veículos trafegando em alta velocidade nesta localidade.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
@@ -889,68 +889,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="61.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="36.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="35.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>