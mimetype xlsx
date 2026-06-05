--- v0 (2026-02-06)
+++ v1 (2026-06-05)
@@ -54,291 +54,291 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Vereador Jurandir da Lagoa Azul</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/10/10_texto_integral.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"REALIZE A CONSTRUÇÃO DE UMA CALÇADA E MEIO FIO NAS MEDIAÇÕES DA ESCOLA MUNICIPAL ZILDA DE ABREU GO- 215, FUNDO DO PETI, MAIS ESPECÍFICO EM FRENTE AO ZEBRÃO DIESEL". </t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Vereador Zé Euripedes da Farmacia, VEREADOR NOEDSON SANTIAGO</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/11/11_texto_integral.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">" PROVIDENCIE COM A MÁXIMA URGÊNCIA CAÇAMBAS ESTACIONÁRIAS NAS SEGUINTES ENTRADAS DE NOSSA CIDADE: EDEALINA GO 215, SÃO JOÃO, ALOÂNDIA GO-040, REGIÃO DOS MOTA NAS PROXIMIDADES DA AGEPOL, AV. BAHIA GO-215 SAÍDA PARA GOIANIA, AV. COMERCIAL SAÍDA PARA REGIÃO DO BOA VISTA E AGUAPÉ, AV. RADIAL NAS PROXIMIDADES DA SOPRIL". </t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/12/12_texto_integral.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t>" A RETIRADA DE ENTULHOS BEM COMO FAZER A FISCALIZAÇÃO CONSTANTE E SINALIZAÇÃO PROIBINDO JOGAR ENTULHOS NAS PROXIMIDADES DA SOPRIL E AGEPOL".</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Vereador Professor Wemerson</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/13/13_texto_integral.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t>" SOLUCIONE COM A MÁXIMA URGÊNCIA ACERCA DA FALTA DE ÁGUA NO POVOADO DE DOIS IRMÃOS"</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/14/14_texto_integral.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t>" A REPOSIÇÃO DE LÂMPADAS NO POVOADO DE DOIS IRMÃOS".</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/15/15_texto_integral.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t>" A INSTALAÇÃO DE APARELHOS DE AR CONDICIONADO EM TODAS AS SALAS DE AULA DAS ESCOLAS MUNICIPAIS".</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/16/16_texto_integral.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t>" SEJA FEITA UMA REFORMA NAS ESCOLAS MUNICIPAIS"</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/17/17_texto_integral.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>" SEJA FIXADO NA ROTATÓRIA LOCALIZADA NA SAÍDA DE EDEALINA UMA BÍBLIA COM OS DIZERES FELIZ A NAÇÃO CUJO DEUS É O SENHOR"</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/18/18_texto_integral.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>" DETERMINE UM ÓRGÃO COMPETENTE PARA QUE CONSTRUA QUEBRA-MOLAS EM FRENTE AS SEGUINTES ESCOLAS: JUSTINIANO JOSÉ MACHADO, ZILDA DE ABREU, RUI BARBOSA, SANTA RITA DE CÁSSIA E ESTADUAL JERÔNIMO PEREIRA MAIA".</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/19/19_texto_integral.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t>" QUE SEJA COLOCADO UM VEÍCULO VAN PARA LEVAR OS UNIVERSITÁRIOS PARA GOIÂNIA"</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/20/20_texto_integral.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>" SEJA FEITO O PATROLAMENTO DE TODAS AS ESTRADAS DO MUNICÍPIO".</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/21/21_texto_integral.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t>" DETERMINE O ÓRGÃO COMPETENTE PARA QUE FAÇA A ILUMINAÇÃO DA QUADRA DE AREIA DO LAGO RODOPIANO."</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/36/36_texto_integral.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;NAS POSSIBILIDADES CABÍVEIS, SEJA CONSTRUÍDO QUADRAS DE AREIA COM CERCA DE ALAMBRADO, SENDO UMA AO LADO DA FEIRA COBERTA E OUTRA NO CONJUNTO DOS PONTAIS (COHAB)&amp;#8221;.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;QUE CONCEDA REAJUSTE SALARIAL AOS SERVIDORES PÚBLICOS MUNICIPAL.&amp;#8221;</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;A INSTALAÇÃO NA CRECHE TIA MARRY, UM CONSULTÓRIO ODONTOLÓGICO.&amp;#8221;</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Vereador Diou</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/41/41_texto_integral.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;A MANUTENÇÃO DAS RUAS DO SETOR SILVIO MANOEL&amp;#8221;</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;VEJA JUNTO AO ÓRGÃO COMPETENTE PARA QUE COLOQUE EM MÃO ÚNICA O TRECHO DA RUA RIO GRANDE DO SUL, ENTRE A AV. ONOFRE DE ANDRADE À AV. COMERCIAL, E DA AV. COMERCIAL E AV. RUI BARBOSA.&amp;#8221;</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;QUE SEJA INSTALADO NA RECEPÇÃO DA PREFEITURA UM APARELHO DE AR CONDICIONADO, BEM COMO, UMA MESA NOVA, PARA MELHOR RECEPCIONAR OS NOBRES CIDADÃOS PONTALINENSES.&amp;#8221;</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;QUE FAÇA COM MÁXIMA URGÊNCIA A REFORMA DOS BANHEIROS DO ABRIGO DOS IDOSOS DA PREFEITURA, POIS ESTÃO COLOCANDO EM RISCO A SEGURANÇA FÍSICA DOS INTERNOS, BEM COMO FAZER A DEMOLIÇÃO DO GALPÃO E TANQUES DE LAVAGEM DAS MASSAS DA ANTIGA FÁBRICA DE FARINHA, O FATO É QUE O MADEIRAMENTO ESTÁ CEDENDO MANTENDO O DE PÉ COM AJUDA DE ESCORRAS, TRAZENDO ASSIM PREOCUPAÇÕES, POIS ALGUNS DOS INTERNOS FREQUENTAM O LOCAL. SE POSSÍVEL TAMBÉM, FAZER A DOAÇÃO DOS EQUIPAMENTOS E MÁQUINAS DA MESMA. VALE RESSALTAR QUE TAIS BENS FORAM OFERTADOS EM LEILÃO ATRAVÉS DO LOTE 40, O QUAL NÃO OBTEVE NENHUMA OFERTA, PODENDO SER UTILIZADOS POR ALGUÉM EVITANDO QUE SEJAM JOGADOS FORA COMO SUCATAS.&amp;#8221;</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Vereador Joaquim Venancio</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;QUE NAS POSSIBILIDADES CABÍVEIS FAÇA A CONSTRUÇÃO DE 08 (OITO) MATA BURRO NA REGIÃO DO BOA VISTA DO RANCHO DA FAMÍLIA MARCILINO.&amp;#8221;</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREFEITO &amp;#8220;QUE FAÇA A NIVELAÇÃO COM A PLANTAÇÃO DE GRAMAS NA MARGEM DO LAGO RODOPIANO CÂNDIDO DAS NEVES.&amp;#8221;</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;A REFORMA TOTAL DO SALÃO DE FESTA DONA DIOLA, PARA QUE OS IDOSOS POSSAM TER O SEU ESPAÇO DE DIVERTIMENTO, BEM COMO FAZER ADAPTAÇÃO DE MESAS PARA JOGOS DE CARTEADO E SINUCA, FORNECER TAMBÉM NO DIA DO ENCONTRO CAFÉS E UMA ENFERMEIRA PARA DAR ASSISTÊNCIA, MEDINDO OS BATIMENTOS CARDÍACOS DOS IDOSOS.&amp;#8221;</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/</t>
+    <t>http://sapl.pontalina.go.leg.br/media/</t>
   </si>
   <si>
     <t>&amp;#8220;A CONSTRUÇÃO DE UM GALPÃO FECHADO NAS LATERAIS COM OS BOX DE DIVISÓRIAS AO LADO DA FEIRA COBERTA".</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Vereador Diou, Vereador Adalberto, Vereador Lauro</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;A RESTAURAÇÃO DOS BRINQUEDOS DAS PRACINHAS SITUADAS NOS SEGUINTES SETORES: JARDIM FREI WALTER E ELIAS AGUIAR, BEM COMO, FAZER A RECONSTRUÇÃO DAS QUADRAS DE AREIA DESTES LOCAIS.&amp;#8221; </t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>&amp;#8220;CONTINUIDADE EM MÃO ÚNICA A RUA EUGÊNIO JARDIM, ENTRE A AV. ONOFRE DE ANDRADE A AV. COMERCIAL E ENTRE A AV. RUI BARBOSA A AV. AZARIAS JORGE, DEVIDO AO GRANDE FLUXO DE VEÍCULOS, POR SE TRATAR DE UMA RUA COM AGÊNCIAS BANCÁRIAS.&amp;#8221;</t>
   </si>
@@ -384,203 +384,203 @@
   <si>
     <t>79</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>&amp;#8220;A CONSTRUÇÃO DE MEIOS FIOS EM TODO O SETOR DO PONTAL PARK&amp;#8221;</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DETERMINE O ÓRGÃO COMPETENTE PARA QUE FAÇA COM A MÁXIMA URGÊNCIA A CONSTRUÇÃO DE QUEBRA-MOLAS NA AV. RADIAL NORTE DO SETOR JARDIM DOS IPÊS, PRÓXIMO AO ARMAZÉM DA SOPRIL, DEVIDO AO GRANDE FLUXO DE CAMINHÕES QUE TRAFEGAM EM ALTA VELOCIDADE, TRAZENDO ASSIM RISCOS AOS MORADORES E DEMAIS PESSOAS.&amp;#8221; </t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR WEMERSON WERLER VIEIRA VEM ATRAVÉS DESTE, E SE APROVADO ESTE FOR PELO SOBERANO PLENÁRIO, REQUERER O ENVIO DE OFÍCIO AO EXMO.SR° MILTON RICARDO DE PAIVA, PREFEITO MUNICIPAL, SOLICITANDO-LHE QUE DETERMINE O ÓRGÃO COMPETENTE QUE FAÇA A CONSTRUÇÃO DE UMA PONTE NA REGIÃO DO SÃO BENTO, PEDIDO ESTE FEITO PELA SENHORA MARIZA </t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR WEMERSON WERLER VIEIRA VEM ATRAVÉS DESTE, E SE APROVADO ESTE FOR PELO SOBERANO PLENÁRIO, REQUERER O ENVIO DE OFÍCIO AO EXMO.SR° MILTON RICARDO DE PAIVA, PREFEITO MUNICIPAL, SOLICITANDO-LHE QUE NAS POSSIBILIDADES CABÍVEIS FAÇA A CONSTRUÇÃO DE UMA ARQUIBANCADA, VESTIÁRIO E QUE TAMBÉM COLOQUE UM BEBEDOURO NA QUADRA DO POVOADO DE DOIS IRMÃOS </t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/47/47_texto_integral.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR JOSÉ EURÍPEDES ALVES VEM ATRAVÉS DESTE, E SE APROVADO ESTE FOR PELO SOBERANO PLENÁRIO, REQUERER O ENVIO DE OFÍCIO AO EXMO.SR° MILTON RICARDO DE PAIVA, PREFEITO MUNICIPAL, SOLICITANDO-LHE QUE NAS POSSIBILIDADES CABÍVEIS FAÇA UMA EMENDA NO PLANO DE CARREIRA DA EDUCAÇÃO, PARA QUE OS FUNCIONÁRIOS DA PARTE ADMINISTRATIVA: SECRETÁRIOS E AUXILIARES DE SECRETARIA PASSAM A RECEBER A REPARAÇÃO SALARIAL JUSTA DE SUAS FUNÇÕES </t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR JOSÉ EURÍPEDES ALVES VEM ATRAVÉS DESTE, E SE APROVADO FOR PELO SOBERANO PLENÁRIO, REQUERER O ENVIO DE OFÍCIO AO EXMO. SR° MILTON RICARDO DE PAIVA, PREFEITO MUNICIPAL, SOLICITANDO-LHE QUE FAÇA A RECONSTRUÇÃO DO MURO DO COLÉGIO SANTA RITA DE CÁSSIA DO LADO DA AV. RUI BARBOSA </t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR JURANDIR REZENDE MACHADO VEM ATRAVÉS DESTE, E SE APROVADO FOR PELO SOBERANO PLENÁRIO, REQUERER O ENVIO DE OFÍCIO AO EXMO. SR° MILTON RICARDO DE PAIVA, PREFEITO MUNICIPAL, SOLICITANDO-LHE QUE NAS POSSIBILIDADES CABÍVEIS SEJA FEITO A ILUMINAÇÃO PÚBLICA DAS SEGUINTES RUAS: RUA DA FÉ E RUA BRASIL PARALELAS A ESCOLA MUNICIPAL HESMALITA BARBOSA DE ANDRADE, AS QUAIS SE ENCONTRAM ÁS ESCURAS, TRAZENDO ASSIM RISCO AOS MORADORES E ESTUDANTES</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR JOSÉ EURÍPEDES ALVES VEM ATRAVÉS DESTE, E SE APROVADO FOR PELO SOBERANO PLENÁRIO, REQUERER O ENVIO DE OFÍCIO AO EXMO. SR° MILTON RICARDO DE PAIVA, PREFEITO MUNICIPAL, SOLICITANDO-LHE QUE NAS POSSIBILIDADES CABÍVEIS SEJAM INSTALADOS NAS DUAS SALAS DE VELÓRIO DO CEMITÉRIO MUNICIPAL APARELHOS DE AR CONDICIONADO COM CORTINAS DE AR, BEM COMO INSTALAR VENTILADORES DE PAREDE NO SALAO CENTRAL, E QUE TAMBÉM SEJA COLOCADO TOLDOS NO VITRAUX E NA PORTA LATERAL DA SALA DOIS</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR RONILTO DE OLIVEIRA VEM ATRAVÉS DESTE, E SE APROVADO FOR PELO SOBERANO PLENÁRIO, REQUERER O ENVIO DE OFÍCIO AO EXMO. SR° MILTON RICARDO DE PAIVA, PREFEITO MUNICIPAL, SOLICITANDO-LHE QUE DETERMINE O ÓRGÃO COMPETENTE PARA QUE FAÇA UM QUEBRA MOLA NA RUA ESPÍRITO SANTO, Q.14, SETOR BIJUI 1, EM FRENTE A RESIDÊNCIA DO SR° JUBIN   </t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/37/37_texto_integral.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR RONILTO DE OLIVEIRA VEM ATRAVÉS DESTE, E SE APROVADO FOR PELO SOBERANO PLENÁRIO, REQUERER O ENVIO DE OFÍCIO AO EXMO. SR° MILTON RICARDO DE PAIVA, PREFEITO MUNICIPAL, SOLICITANDO-LHE  QUE DETERMINE O ÓRGÃO COMPETENTE PARA QUE FAÇA UM QUEBRA MOLA NA AVENIDA A, Q 06, VILA BRASÍLIA ESQUINA COM A RUA MORRINHOS </t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/35/35_texto_integral.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR WEMERSON WERLER VIEIRA VEM ATRAVÉS DESTE, E SE APROVADO FOR PELO SOBERANO PLENÁRIO, REQUERER O ENVIO DE OFÍCIO AO EXMO. SR° MILTON RICARDO DE PAIVA, PREFEITO MUNICIPAL, SOLICITANDO-LHE QUE DETERMINE O ÓRGÃO COMPETENTE PARA QUE FAÇA UM QUEBRA MOLA COM A PLACA DE SINALIZAÇÃO "PARE" NA RUA MORRINHOS ESQUINA COM A AVENIDA A, PRÓXIMO A RESIDÊNCIA DO SR. JOSÉ MENDES DE OLIVEIRA </t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/34/34_texto_integral.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR JURANDIR REZENDE MACHADO VEM ATRAVÉS DESTE, E SE APROVADO ESTE FOR PELO SOBERANO PLENÁRIO, REQUERER O ENVIO DE OFÍCIO AO EXMO. SR° MILTON RICARDO DE PAIVA, PREFEITO MUNICIPAL, SOLICITANDO-LHE QUE AUMENTE A ALTURA DO QUEBRA-MOLAS E QUE FAÇA A CALÇADA EM FRENTE A ENTRADA DA SECRETARIA DE MEIO AMBIENTE </t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/33/33_texto_integral.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR RONILTON DE OLIVEIRA , VEM ATRAVÉS DESTE, E SE APROVADO ESTE FOR PELO SOBERANO PLENÁRIO , REQUERER O ENVIO DE OFÍCIO AO EXMO, SR° MILTON RICARDO DE PAIA, PREFEITO MUNICIPAL, SOLICITANDO-LHE QUE FAÇA A CONSTRUÇÃO DE UM QUEBRA-MOLAS NA AVENIDA B, QD 06, LT 05, SETOR DERGO EM FRENTE Á RESIDÊNCIA DO SR° JOSE ALVES (PRÓXIMO AO AÇOUGUE DO MAURÍCIO)</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/32/32_texto_integral.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR RONILTO DE OLIVEIRA VEM ATRAVÉS DESTE, E SE APROVADO ESTE FOR PELO SOBERANO PLENÁRIO, REQUERER O ENVIO DE OFÍCIO AO EXMO. SR° MILTON RICARDO DE PAIVA, PREFEITO MUNICIPAL, SOLICITANDO-LHE QUE FAÇA A CONSTRUÇÃO DE UM QUEBRA MOLAS NA AVENIDA DR. JOSÉ GUIMARÃES Q.27, LT. 01 JARDIM FREI VALTER NAS  PROXIMIDADES DA RESIDÊNCIA DO SR° JOSÉ EURÍPEDES FERREIRA. SOLICITAÇÃO FEITA A PEDIDO DO SR° FABRÍCIO , DEVIDO AO GRANDE LUXO DE VEÍCULOS NESTA AVENIDA </t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/31/31_texto_integral.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR RONILTO DE OLIVEIRA VEM ATRAVÉS DESTE, E SE APROVADO ESTE FOR PELO PLENÁRIO, REQUERER O ENVIO DE OFÍCIO AO EXMO.SR°. MILTON RICARDO DE PAIVA, PREFEITO MUNICIPAL, SOLICITANDO-LHE QUE FAÇA A CONSTRUÇÃO DE QUEBRA-MOLAS SENDO UM NA RUA 02 EM FRENTE A RESIDÊNCIA DA DONA DIVINA ALVES VALADÃO E O OUTRO NA RUA 07 Q. 05 L.07 NO CONJUNTO DOS PONTAIS(COHAB) NAS PROXIMIDADES DA RESIDÊNCIA DO SR° DÁRIO</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/30/30_texto_integral.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR JURANDIR REZENDE MACHADO VEM ATRAVÉS DESTE, E SE APROVADO FOR PELO SOBERANO PLENÁRIO, REQUERER O ENVIO DE OFICIO AO EXMO.SR° MILTON RICARDO DE PAIVA, PREFEITO MUNICIPAL, SOLICITANDO-LHE QUE NAS POSSIBILIDADES CABÍVEIS SEJA FEITO DOIS QUEBRAS-MOLAS NA RUA ALAMEDA DOS BURITIS, POIS OS AUTOMÓVEIS ESTÃO TRAFEGANDO EM ALTA VELOCIDADE </t>
   </si>
   <si>
     <t>Vereador Zé Euripedes da Farmacia, Vereadora Prª. Joaninha, Vereador Jurandir da Lagoa Azul, Vereador Lauro, VEREADOR NOEDSON SANTIAGO, Vereador Professor Wemerson</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/29/29_texto_integral.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES JOSÉ EURÍPEDES ALVES, JURANDIR REZENDE MACHADO, NOEDSON SANTIAGO DA SILVA E WEMERSON WERLER VIEIRA VEM ATRAVÉS DESTE, E SE APROVADO ESTE FOR PELO SOBERANO PLENÁRIO, REQUER O ENVIO DE OFICIO AO EXMO. SR° MILTON RICARDO DE PAIVA, PREFEITO MUNICIPAL, SOLICITANDO-LHE QUE COLOQUE A DISPOSIÇÃO DO LAR DOS IDOSOS SÃO VICENTE DE PAULO, NO MÍNIMO (4) FUNCIONÁRIOS, DEVIDO AOS PROBLEMAS E DIFICULDADES QUE A MESMA ESTÁ ATRAVESSANDO NO MOMENTO</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/28/28_texto_integral.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR WEMERSON WERLER VIEIRA SOLICITA AO EXMO. SR° MILTON RICARDO DE PAIVA QUE AUTORIZE A LIBERAÇÃO DE UM MICRO-ÔNIBUS PARA TRANSPORTAR AS ATLETAS DO CAP-FEMININO PARA A CIDADE DE VICENTINÓPOLIS </t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>COLOQUE ACADEMIA AO AR LIVRE NOS SEGUINTES SETORES: CONJUNTO DOS PONTAIS, FEIRA COBERTA, AEROPORTO, JARDIM FREI WALTER, PRAÇA DO DERGO E PRÓXIMO A PREFEITURA.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>SOLICITANDO LHE QUE FAÇA REPAROS NA ILUMINAÇÃO PÚBLICA PRINCIPALMENTE NAS PROXIMIDADES DA LAGOINHA.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO-LHE QUE SEJA ENVIADO A ESTA CASA DE LEIS A RELAÇÃO DOS NOMES DE TODOS OS SECRETARIADOS DA PREFEITURA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>VEREADOR EDMAR JOANA</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/27/27_texto_integral.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES EDMAR FERREIRA DO CARMO E RONILTO DE OLIVEIRA VEM ATRAVÉS DESTE, E SE APROVADO ESTE FOR PELO SOBERANO PLENÁRIO , REQUERER O ENVIO DE OFICIO AO EXMO.SR° MILTON RICARDO DE PAIVA, PREFEITO MUNICIPAL , SOLICITANDO-LHE QUE TOME PROVIDENCIAS EM RELAÇÃO A UM ÁGUA SUJA QUE ESCORRE DA SOPRIL E PERCORRE A RUA SUCUPIRA PRÓXIMO A RESIDENCIA DO SENHOR JHOCTA MENDES BARCELOS, E ISSO ESTÁ GERANDO UM DESGASTE NO ASFALTO, POIS NO FINAL DESTA RUA ESTA SE ACUMULANDO MUITO RESÍDUO DE CONSTRUÇÃO, ASSIM COMO AREIA, BRITA E TERRA</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>VEREADOR RENATO CASSIMIRO</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR RENATO CASSIMIRO DE ALMEIDA VEM ATRAVÉS DESTE, E SE APROVADO ESTE FOR PELO SOBERANO PLENÁRIO, REQUERER O ENVIO DE OFÍCIO AO EXMO. SRº. MILTON RICARDO DE PAIVA, PREFEITO MUNICIPAL, SOLICITANDO-LHE QUE FAÇA A REFORMA DOS BRINQUEDOS, DAS CALÇADAS NA PRAÇA SITUADA NOS CONJUNTOS DOS PONTAIS (COHAB) </t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR RENATO CASSIMIRO DE ALMEIDA VEM ATRAVÉS DESTE, E SE APROVADO ESTE FOR PELO SOBERANO PLENÁRIO, REQUERER O ENVIO DE OFÍCIO AO EXMO. SRº. MILTON RICARDO DE PAIVA, PREFEITO MUNICIPAL, SOLICITANDO-LHE QUE PROVIDENCIE UM ESTACIONAMENTO EXCLUSIVO PARA MOTOS NA PRAÇA ALFREDO NASCER, POIS A MAIORIA DAS MOTOS ESTACIONA EM LOCAIS INDEVIDOS, E IMPEDEM OS AUTOMÓVEIS DE ESTACIONAREM </t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>54</t>
   </si>
@@ -1243,99 +1243,99 @@
     <t>188</t>
   </si>
   <si>
     <t xml:space="preserve">APROVA O BALANÇO GERAL E OS BALANCETES RELATIVOS AOS EXERCÍCIO DE 2000, DA PREFEITURA MUNICIPAL DE PONTALINA, E DÁ OUTRAS PROVIDENCIAS."_x000D_
 </t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE CIDADÃO PONTALINENESE AO DEP. ESTADUAL CLÁUDIO MEIRELLS.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA DE MÉRITO LEGISLATIVO JUSTINIANO JOSÉ MACHADO A SENHORA JOELMA GOMES DARLAN SILVA E DÁ OUTRAS PRVIDENCIAS.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/6/6_texto_integral.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/6/6_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O ÓRGÃO DE ASSESSORAMENTO DA PROCURADORIA DA FAZENDA MUNICIPAL, CRIA CARGO COMISSIONADO DE PROCURADOR DA FAZENDA, ALTERA A LEI MUNICIPAL N° 1.239/09 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>ALTERA, ACRESCE E ATUALIZAM DISPOSITIVOS, DA LEI COMPLEMENTAR Nº 010 DE 29 DE DEZEMBRO DE 2015 QUE INSTITUI O CÓDIGO DE OBRAS DO MUNICÍPIO DE PONTALINA/GO.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA GUARDA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/4/4_texto_integral.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/4/4_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA FIRMAR CONVÊNIO COM A ACIAP-ASSOCIAÇÃO COMERCIAL E INDUSTRIAL DE PONTALINA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/5/5_texto_integral.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/5/5_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE AUXÍLIO FINANCEIRO PARA TRANSPORTE ESCOLAR DOS ESTUDANTES UNIVERSITÁRIOS DE PONTALINA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/3/3_texto_integral.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/3/3_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A FIXAÇÃO DO PISO SALARIAL MÍNIMO, A PARTIR DE 1 DE JANEIRO DE 2.017 E DÁ OUTRAS PROVIDÊNCIAS </t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/2/2_texto_integral.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/2/2_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA A LEI MUNICIPAL N.1.201/17 ALTERANDO A DATA BASE DA REVISÃO GERAL SALARIAL DOS SERVIDORES E AGENTES POLÍTICOS, CONCEDE A REVISÃO GERAL DE AGOSTO A DEZEMBRO DE 2.016 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>MODIFICA A LEI MUNICIPAL N. 783/94 QUE DISPÕE SOBRE O PARCELAMENTO DO SOLO DE PONTALINA E DÁ OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/8/8_texto_integral.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/8/8_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DESAFETAÇÃO E DOAÇÃO DE ÁREA PÚBLICA MUNICIPAL PARA ASSOCIAÇÃO DA FOLIA DE SÃO JOÃO BATISTA DA TAIOBA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>"ALTERA A LEI N. 1239/09 QUE DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL MUNICIPAL E CRIA A SECRETARIA DE ESPORTES E LAZER E DÁ OUTRAS PROVIDENCIA."</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O PLANTÃO DE SOBREAVISO PARA MÉDICOS ANESTESIOLOGISTAS DA SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDENCIAS." </t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AUMENTO DO QUANTITATIVOS DE VAGAS NO QUADRO DE CARGOS COMISSIONADOS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL DE NATUREZA SUPLEMENTAR, NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2018 E DÁ OUTRAS PROVIDENCIAS.                                                                                                                                                                                                                                </t>
   </si>
   <si>
     <t>REGULAMENTA O DISPOSTO NO ARTIGO 102 DA LEI ORGÂNICA MUNICIPAL E INSTITUI PLANO DE APOIO AO PRODUTOR RURAL DE PONTALINA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESAFETAÇÃO DE USO DE ÁREA PÚBLICA INSTITUCIONAL E DOAÇÃO PARA CONSTRUÇÃO DE CASAS POPULARES PELO PROGRAMA MINHA CASA MINHA VIDA E DÁ OUTRAS PROVIDENCIAS".</t>
   </si>
@@ -1407,114 +1407,114 @@
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA GUARDA MUNICIPAL E DÁ OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>DESAFETA ÁREAS PÚBLICAS INSTITUCIONAIS, AUTORIZA PERMUTA DE BENS IMÓVEIS E DÁA OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>"AUTORIZA DOAÇÃO DE BENS MÓVEIS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ARBORIZAÇÃO E REVITALIZAÇÃO DE ÁREAS VERDES, PRAÇAS E LOGRADOUROS PÚBLICOS DE PONTALINA E DÁ OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA RECURSOS FINANCEIROS OU REALIZAÇÃO DE DESPESA, A TÍTULO DE CONTRIBUIÇÃO À ASSOCIAÇÃO DA COMUNIDADE CIGANA DE PONTALINA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONSTITUIÇÃO DO SERVIÇO DE INSPEÇÃO MUNICIPAL E OS PROCEDIMENTOS DE FISCALIZAÇÃO SANITÁRIA EM ESTABELECIMENTOS RESULTANTES.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>"AUTORIZA DOAÇÃO DE BENS MÓVEIS QUE ESPECIFICA E DA OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DO SISTEMA MUNICIPAL DE TRANSITO DA JUNTA ADMINISTRATIVA DE RECURSOS DE INFRAÇÃO-JARI E DÁ OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>&amp;#8220;CRIA O ÓRGÃO DE ASSESSORAMENTO DA PROCURADORIA DA FAZENDA MUNICIPAL, CRIA O CARGO COMISSIONADO DE PROCURADOR DA FAZENDA, ALTERA A LEI MUNICIPAL Nº. 1.239/09 E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>, &amp;#8220;AUTORIZA FIRMAR CONVÊNIO COM A ACIAP &amp;#8211; ASSOCIAÇÃO COMERCIAL E INDUSTRIAL DE PONTALINA E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA A CONCESSÃO DE AUXÍLIO FINANCEIRO PARA TRANSPORTE ESCOLAR DOS ESTUDANTES UNIVERSITÁRIOS DE PONTALINA E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI A SEMANA DE CURA E MILAGRES DA IGREJA ASSEMBLEIA DE DEUS MADUREIRA-CAMPO PONTALINA, RECONHECE DATA COMEMORATIVA PARA O POVO EVANGÉLICO DO MUNICÍPIO E DÁ OUTRAS PROVIDENCIAS". </t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Vereadora Prª. Joaninha, Vereador Adalberto, VEREADOR EDMAR JOANA, Vereador Professor Wemerson</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/1/1_texto_integral.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/1/1_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONSTITUIÇÃO DAS COMISSÕES PERMANENTES DA CÂMARA MUNICIPAL DE PONTALINA PARA O BIÊNIO 2017/2018 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/7/7_texto_integral.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/7/7_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERAÇÃO DA REDAÇÃO DO ARTIGO 156 DA RESOLUÇÃO Nº. 017/2016 DE 08 DE DEZEMBRO DE 2016 &amp;#8211; REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PONTALINA.&amp;#8221;</t>
   </si>
   <si>
     <t>Vereador Zé Euripedes da Farmacia, Vereadora Prª. Joaninha, VEREADOR NOEDSON SANTIAGO</t>
   </si>
   <si>
-    <t>https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/9/9_texto_integral.pdf</t>
+    <t>http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/9/9_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O CÓDIGO DE ÉTICA E DECORO PARLAMENTAR DA CÂMARA MUNICIPAL DE PONTALINA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>INSTITUI O DIPLOMA DONA FLORÍPES MARIA DO CARMO AOS ARTISTAS E ESCRITORES DE PONTALINA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE CRIAÇÃO NO ÂMBITO DA CAMARA MUNICIPAL DE PONTALINA DO PARLAMENTO JOVEM E DÁ OUTRAS PROVIDENCIAS".  </t>
   </si>
   <si>
     <t>Vereadora Prª. Joaninha, VEREADOR EDMAR JOANA</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI A COMISSÃO DE TÍTULOS, CONDECORAÇÕES E DIPLOMAS NA CÂMARA MUNICIPAL DE PONTALINA E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>Vereadora Prª. Joaninha, Vereador Diou, VEREADOR EDMAR JOANA, Vereador Jurandir da Lagoa Azul</t>
   </si>
   <si>
     <t>&amp;#8220;ALTERA A REDAÇÃO DO ARTIGO 157 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE PONTALINA E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;</t>
   </si>
   <si>
     <t>183</t>
   </si>
@@ -1893,68 +1893,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.pontalina.go.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/6/6_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/4/4_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/5/5_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/3/3_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/2/2_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/8/8_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/7/7_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/./sapl/public/materialegislativa/2017/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.pontalina.go.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H196"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="156.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="93.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>